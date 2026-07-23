--- v0 (2025-11-25)
+++ v1 (2026-07-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0FAF26B6" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00F564E5">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC55AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Personal Emergency Evacuation Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6CDBAC" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
@@ -2204,51 +2204,50 @@
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B70278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>so</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B70278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> is it electric or manual?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="41A60CEC" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65D096E3" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8905" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0E397050" w14:textId="3AE983D2" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C966B7A" w14:textId="57AE270D" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
@@ -2292,51 +2291,50 @@
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3BCCABE6" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>Describe how the individual will get to the designated fire assembly point, listing below those involved and note of how they will do this. Such as using an evacuation chair or operating the evacuation lift:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="17A60579" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2596D51B" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8905" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2506F9B3" w14:textId="74F05706" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00B70278" w:rsidP="006A5E5D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2381,51 +2379,50 @@
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="66A9459D" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name the people who will assist the individual with accessing the site/area and in an emergency evacuation and their role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="028DB024" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71376E17" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="768749FC" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2472,51 +2469,50 @@
               </w:rPr>
               <w:t>Tel. No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F08756C" w14:textId="30E23B90" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="6A39D528" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10AB0AF4" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="0CCFFD20" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2528,51 +2524,50 @@
               <w:t>Role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7926" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="222E6DDF" w14:textId="3E97BA94" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="4495C09E" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47B354DE" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="45CBB3B9" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2619,51 +2614,50 @@
               </w:rPr>
               <w:t>Tel. No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B01EAE" w14:textId="421EC116" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="2820E28A" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="400B4B35" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="0C5119FB" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2675,51 +2669,50 @@
               <w:t>Role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7926" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1E5E70FA" w14:textId="38D576E5" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="24CCAAA9" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="109F990F" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="55BF8E85" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2766,51 +2759,50 @@
               </w:rPr>
               <w:t>Tel No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BAE9D12" w14:textId="7213E398" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="4DCF86F6" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ABBD741" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="733DCBDA" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2822,51 +2814,50 @@
               <w:t>Role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7926" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="24C251F9" w14:textId="1C0FF887" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="4AD9CCDE" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D796C7A" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="26434762" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2913,51 +2904,50 @@
               </w:rPr>
               <w:t>Tel No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5439DCD5" w14:textId="000F27B9" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="6331F493" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2095334C" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2E5EC"/>
           </w:tcPr>
           <w:p w14:paraId="16DDAB80" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00B70278" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -3022,51 +3012,50 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please list any outstanding issues to resolve:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC55AF" w14:paraId="539CA499" w14:textId="77777777" w:rsidTr="00CC55AF">
         <w:trPr>
           <w:trHeight w:val="1715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30D9B41E" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8905" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="33E6489C" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="006A5E5D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:bCs/>
               </w:rPr>
@@ -4422,130 +4411,130 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="305E2045" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC55AF" w:rsidRPr="00CC55AF" w:rsidSect="00F564E5">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="707" w:bottom="1276" w:left="1440" w:header="708" w:footer="2" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="67717538" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="27928E65" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2145108177"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7BEA8A4D" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -4584,148 +4573,156 @@
           <w:tcW w:w="976" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="62A50AC0" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="000B1926" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B1926">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Version</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1434" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="709A4CD4" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="000B1926" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
+        <w:p w14:paraId="709A4CD4" w14:textId="458F0008" w:rsidR="00CC55AF" w:rsidRPr="000B1926" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>2.0</w:t>
+            <w:t>2.</w:t>
+          </w:r>
+          <w:r w:rsidR="00613C04">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CC55AF" w14:paraId="0A106578" w14:textId="77777777" w:rsidTr="006A5E5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="976" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="24BC0B68" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="000B1926" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000B1926">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Date</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1434" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5D0E5644" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRPr="000B1926" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
+        <w:p w14:paraId="5D0E5644" w14:textId="37E66660" w:rsidR="00CC55AF" w:rsidRPr="000B1926" w:rsidRDefault="00613C04" w:rsidP="00CC55AF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000B1926">
+          <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>May 2024</w:t>
+            <w:t>Jun 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3CABD228" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="698AD670" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="734C3B8B" w14:textId="77777777" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF" w:rsidP="00CC55AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44432059" w14:textId="25A44D72" w:rsidR="00CC55AF" w:rsidRDefault="00CC55AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B3BC962" wp14:editId="5C24C499">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5543550</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-287655</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="600075" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21257"/>
               <wp:lineTo x="21257" y="21257"/>
               <wp:lineTo x="21257" y="0"/>
@@ -4766,51 +4763,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03CE1AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E4C7DF8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5030,81 +5027,84 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1346592133">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="821242328">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC55AF"/>
     <w:rsid w:val="001C5CEE"/>
     <w:rsid w:val="0043654C"/>
     <w:rsid w:val="004558C5"/>
+    <w:rsid w:val="00613C04"/>
     <w:rsid w:val="00640BD9"/>
+    <w:rsid w:val="007132A1"/>
     <w:rsid w:val="007236ED"/>
+    <w:rsid w:val="00766341"/>
     <w:rsid w:val="007C1E37"/>
     <w:rsid w:val="007E01A9"/>
     <w:rsid w:val="00804774"/>
     <w:rsid w:val="00827B60"/>
     <w:rsid w:val="00855E03"/>
     <w:rsid w:val="00950CF0"/>
     <w:rsid w:val="00974CAD"/>
     <w:rsid w:val="009B09F3"/>
     <w:rsid w:val="00A13604"/>
     <w:rsid w:val="00A81D78"/>
     <w:rsid w:val="00B3547F"/>
     <w:rsid w:val="00B70278"/>
     <w:rsid w:val="00BA3BDB"/>
     <w:rsid w:val="00C8715B"/>
     <w:rsid w:val="00CC55AF"/>
     <w:rsid w:val="00D31643"/>
     <w:rsid w:val="00D4101C"/>
     <w:rsid w:val="00D638E8"/>
     <w:rsid w:val="00D749B4"/>
     <w:rsid w:val="00DC133F"/>
     <w:rsid w:val="00F564E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5113,51 +5113,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E9AD5BD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BAAD0943-3C6A-4B3C-9AE4-EBFF2244E8AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6130,51 +6130,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBCText">
     <w:name w:val="BBCText"/>
     <w:rsid w:val="00CC55AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -6444,69 +6444,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>971</Words>
-  <Characters>5205</Characters>
+  <Words>959</Words>
+  <Characters>5217</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6139</CharactersWithSpaces>
+  <CharactersWithSpaces>6095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clare Sillitto</dc:creator>
   <cp:keywords>v2.0</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>