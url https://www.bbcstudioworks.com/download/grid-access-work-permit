--- v0 (2025-11-13)
+++ v1 (2026-06-14)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="PNG" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26924"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\elsswdat01.spp.local\data\COMMERCIALS&amp;PP\TVC Facilities Management\Permit to Work\Permit Request Forms\Hazard Permit Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Health &amp; Safety\H&amp;S Management\H&amp;S Documentation - MASTERS\Permit to Work Documents\Hazard Permit Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7457AD8C-6FC6-4898-B92E-108E4A2F90BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFD3468B-DE1C-4680-9741-2E7A99512AC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5085" yWindow="2865" windowWidth="21600" windowHeight="12735" xr2:uid="{2B1B383F-E8B1-477A-BEEA-CA35F76C6210}"/>
+    <workbookView xWindow="2670" yWindow="1140" windowWidth="21600" windowHeight="11295" xr2:uid="{2B1B383F-E8B1-477A-BEEA-CA35F76C6210}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="171027"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="53">
   <si>
     <t>Office Use Only</t>
   </si>
   <si>
     <t>Approved By</t>
   </si>
   <si>
     <t>Signature</t>
   </si>
@@ -157,75 +157,50 @@
   <si>
     <t>5.2 BBC Studioworks  - Cancellation</t>
   </si>
   <si>
     <t>YES / NO
 YES / NO</t>
   </si>
   <si>
     <t>I certify that work is complete
 I certify that area is safe to access</t>
   </si>
   <si>
     <t>ACM Permit No.</t>
   </si>
   <si>
     <t>1.5 Details of Work incl. equipment used</t>
   </si>
   <si>
     <t>I authorise the above work subject to the conditions of this permit and subject to the start and end time in section 1.3 and 1.4</t>
   </si>
   <si>
     <t xml:space="preserve">1.3 Start Time </t>
   </si>
   <si>
     <t xml:space="preserve">1.4 End Time </t>
-  </si>
-[...23 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>I certify that all persons under my charge have been withdrawn. The authorised work</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> IS / IS NOT</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> complete.</t>
@@ -236,130 +211,155 @@
         <i/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (INDICATE CLEARLY)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
                                                               </t>
     </r>
   </si>
   <si>
     <t>2.0 Lone Worker Details</t>
   </si>
   <si>
-    <t>PERMIT TO WORK - GRID ACCESS</t>
+    <t>Contractor/Company Name</t>
+  </si>
+  <si>
+    <t>On Site Supervisor in Charge</t>
+  </si>
+  <si>
+    <t>On Site Supervisor Contact Tel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Is the equipment required for the work suitable and well maintained?				</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Have suitable arrangements been made for working at height? (i.e. double lanyard transition where applicable, access ladders and harness arrangements etc)	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Is access equipment to the grid area suitable for the intended use? 								</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Number of persons accessing the grid space			</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. Has the method statement and risk assessment been approved and attahced to this permit?				</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. Have all staff working to this permit agreed to the loose item policy and safe working in grid procedure?				</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. Have all staff accessing the grid received adequate training and are deemed competent? 								</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. Is there danger of items falling from the roof to persons below? 		</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. Have safe routes and restricted areas of designated grid spaces been identified?									</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10. Has grid access restriction been identified and access fob/key stored correctly?		</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11. Are exclusion zones required and have they been installed (where applicable)?				</t>
+  </si>
+  <si>
+    <t>12. Have all persons working on the height had sufficient training, been briefed with regards to the emergency arrangements and are aware of the rescue plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I certify that all I have read the conditions of this permit and all operatives are competent to carry out this work activity. 	A full briefing will take place for all persons involved and I will ensure works are carried out in line with the RAMS submitted and checked by me.						
+									</t>
+  </si>
+  <si>
+    <t>GA-</t>
+  </si>
+  <si>
+    <t>PERMIT TO WORK (FACILITIES) - GRID ACCESS</t>
   </si>
   <si>
     <r>
-      <t>1.2 Location of works where Grid work will be takeing place:-
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3.0 PRECAUTIONS - TO BE COMPLETED BY THE CONTRACTOR</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+(To be taken as indicated. These precautions may be additional to any specified on other Permits)"						</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1.2 Location of works where Grid work will be taking place:-
 (</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Please specify Grid Numbers)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-  </si>
-[...50 lines deleted...]
-    <t>GA-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
@@ -758,51 +758,51 @@
       <left/>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -840,244 +840,237 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...152 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="20" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{3F896B29-EDC0-4B9B-AABC-F307CD615D3E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
       <color rgb="FFFF9999"/>
       <color rgb="FF3CECD7"/>
       <color rgb="FF00BCB8"/>
       <color rgb="FF0E94A6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1125,91 +1118,91 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="142240" y="20320"/>
           <a:ext cx="632460" cy="640715"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1271,51 +1264,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1413,592 +1406,592 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:permittowork@bbcstudioworks.com?subject=General%20Works%20Permit%20application" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B2A2051-90D9-4FE3-B0C6-A11B60E97DD5}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A28" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="I38" sqref="I38"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3:F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.85546875" customWidth="1"/>
     <col min="2" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="56.7109375" customWidth="1"/>
     <col min="5" max="6" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="53" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="55"/>
+      <c r="A1" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="51"/>
-[...3 lines deleted...]
-      <c r="F2" s="52"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="72"/>
     </row>
     <row r="3" spans="1:6" ht="74.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="62"/>
-      <c r="C3" s="62"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
       <c r="D3" s="25" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="F3" s="64"/>
+        <v>52</v>
+      </c>
+      <c r="E3" s="53"/>
+      <c r="F3" s="54"/>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="63"/>
-      <c r="C4" s="63"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
       <c r="D4" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="62"/>
-      <c r="F4" s="65"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="84"/>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="57"/>
-[...3 lines deleted...]
-      <c r="F5" s="58"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="78"/>
     </row>
     <row r="6" spans="1:6" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="59"/>
-[...4 lines deleted...]
-      <c r="F6" s="61"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="81"/>
     </row>
     <row r="7" spans="1:6" s="1" customFormat="1" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="28"/>
     </row>
     <row r="8" spans="1:6" s="1" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="68" t="s">
+      <c r="A8" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="48"/>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="69"/>
-[...13 lines deleted...]
-      <c r="F9" s="93"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="67"/>
     </row>
     <row r="10" spans="1:6" s="1" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="84" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="93"/>
+      <c r="A10" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="67"/>
     </row>
     <row r="11" spans="1:6" s="1" customFormat="1" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="85" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="67"/>
+      <c r="A11" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="68"/>
+      <c r="C11" s="68"/>
+      <c r="D11" s="68"/>
+      <c r="E11" s="68"/>
+      <c r="F11" s="69"/>
     </row>
     <row r="12" spans="1:6" s="1" customFormat="1" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="28"/>
     </row>
     <row r="13" spans="1:6" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="71" t="s">
-[...6 lines deleted...]
-      <c r="F13" s="73"/>
+      <c r="A13" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="63"/>
+      <c r="C13" s="63"/>
+      <c r="D13" s="63"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="65"/>
     </row>
     <row r="14" spans="1:6" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="86"/>
-      <c r="B14" s="87" t="s">
+      <c r="A14" s="34"/>
+      <c r="B14" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="87" t="s">
+      <c r="C14" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="88"/>
-      <c r="E14" s="87" t="s">
+      <c r="D14" s="36"/>
+      <c r="E14" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="89" t="s">
+      <c r="F14" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="31" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="F15" s="90"/>
+        <v>42</v>
+      </c>
+      <c r="E15" s="36"/>
+      <c r="F15" s="38"/>
     </row>
     <row r="16" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="31" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="F16" s="90"/>
+        <v>43</v>
+      </c>
+      <c r="E16" s="36"/>
+      <c r="F16" s="38"/>
     </row>
     <row r="17" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="31" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="F17" s="90"/>
+        <v>44</v>
+      </c>
+      <c r="E17" s="36"/>
+      <c r="F17" s="38"/>
     </row>
     <row r="18" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="31" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="F18" s="90"/>
+        <v>45</v>
+      </c>
+      <c r="E18" s="36"/>
+      <c r="F18" s="38"/>
     </row>
     <row r="19" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="29" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
-      <c r="D19" s="95" t="s">
-[...5 lines deleted...]
-    <row r="20" spans="1:6" s="83" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="D19" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41"/>
+    </row>
+    <row r="20" spans="1:6" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="32" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-      <c r="F20" s="99"/>
+        <v>41</v>
+      </c>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="43"/>
     </row>
     <row r="21" spans="1:6" s="1" customFormat="1" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="28"/>
     </row>
     <row r="22" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="20"/>
     </row>
     <row r="23" spans="1:6" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="23"/>
-      <c r="D23" s="36" t="s">
+      <c r="D23" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="E23" s="36"/>
-      <c r="F23" s="37"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="52"/>
     </row>
     <row r="24" spans="1:6" s="3" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="38" t="s">
-[...4 lines deleted...]
-      <c r="D24" s="33" t="s">
+      <c r="A24" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="E24" s="33"/>
-      <c r="F24" s="64"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="54"/>
     </row>
     <row r="25" spans="1:6" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="34" t="s">
+      <c r="A25" s="96" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="35"/>
-[...1 lines deleted...]
-      <c r="D25" s="35" t="s">
+      <c r="B25" s="56"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="E25" s="35"/>
-      <c r="F25" s="79"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="57"/>
     </row>
     <row r="26" spans="1:6" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="34" t="s">
+      <c r="A26" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="B26" s="35"/>
-[...1 lines deleted...]
-      <c r="D26" s="35" t="s">
+      <c r="B26" s="56"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="E26" s="35"/>
-      <c r="F26" s="79"/>
+      <c r="E26" s="56"/>
+      <c r="F26" s="57"/>
     </row>
     <row r="27" spans="1:6" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="34" t="s">
+      <c r="A27" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="35"/>
-[...1 lines deleted...]
-      <c r="D27" s="35" t="s">
+      <c r="B27" s="56"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="E27" s="35"/>
-      <c r="F27" s="79"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="57"/>
     </row>
     <row r="28" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="82" t="s">
+      <c r="A28" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="B28" s="80"/>
-[...1 lines deleted...]
-      <c r="D28" s="80" t="s">
+      <c r="B28" s="58"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="E28" s="80"/>
-      <c r="F28" s="81"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="59"/>
     </row>
     <row r="29" spans="1:6" s="1" customFormat="1" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="21"/>
     </row>
     <row r="30" spans="1:6" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="68" t="s">
+      <c r="A30" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="69"/>
-[...3 lines deleted...]
-      <c r="F30" s="70"/>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="48"/>
     </row>
     <row r="31" spans="1:6" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="76" t="s">
+      <c r="A31" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="77"/>
+      <c r="B31" s="50"/>
       <c r="C31" s="23"/>
-      <c r="D31" s="36" t="s">
+      <c r="D31" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="E31" s="36"/>
-      <c r="F31" s="37"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="52"/>
     </row>
     <row r="32" spans="1:6" s="3" customFormat="1" ht="46.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="38" t="s">
-[...4 lines deleted...]
-      <c r="D32" s="33" t="s">
+      <c r="A32" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="53"/>
+      <c r="C32" s="53"/>
+      <c r="D32" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="E32" s="33"/>
+      <c r="E32" s="53"/>
       <c r="F32" s="10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="78" t="s">
+      <c r="A33" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="74"/>
-[...1 lines deleted...]
-      <c r="D33" s="74" t="s">
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E33" s="74"/>
-      <c r="F33" s="75"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="45"/>
     </row>
     <row r="34" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="78" t="s">
+      <c r="A34" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="B34" s="74"/>
-[...1 lines deleted...]
-      <c r="D34" s="74" t="s">
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E34" s="74"/>
-      <c r="F34" s="75"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="45"/>
     </row>
     <row r="35" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="78" t="s">
+      <c r="A35" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B35" s="74"/>
-[...1 lines deleted...]
-      <c r="D35" s="74" t="s">
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="E35" s="74"/>
-      <c r="F35" s="75"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="45"/>
     </row>
     <row r="36" spans="1:6" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="42"/>
-[...1 lines deleted...]
-      <c r="D36" s="42" t="s">
+      <c r="B36" s="88"/>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="E36" s="42"/>
-      <c r="F36" s="45"/>
+      <c r="E36" s="88"/>
+      <c r="F36" s="91"/>
     </row>
     <row r="37" spans="1:6" s="1" customFormat="1" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="6"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="21"/>
     </row>
     <row r="38" spans="1:6" s="1" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B38" s="48"/>
-      <c r="C38" s="49"/>
+      <c r="B38" s="94"/>
+      <c r="C38" s="95"/>
       <c r="D38" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="E38" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="47"/>
+      <c r="E38" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" s="93"/>
     </row>
     <row r="39" spans="1:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="43" t="s">
+      <c r="B39" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="C39" s="43"/>
+      <c r="C39" s="89"/>
       <c r="D39" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="E39" s="43"/>
-      <c r="F39" s="44"/>
+      <c r="E39" s="89"/>
+      <c r="F39" s="90"/>
     </row>
     <row r="40" spans="1:6" ht="47.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B40" s="43"/>
-      <c r="C40" s="43"/>
+      <c r="B40" s="89"/>
+      <c r="C40" s="89"/>
       <c r="D40" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="E40" s="43"/>
-      <c r="F40" s="44"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="90"/>
     </row>
     <row r="41" spans="1:6" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="39"/>
-[...3 lines deleted...]
-      <c r="F41" s="40"/>
+      <c r="B41" s="85"/>
+      <c r="C41" s="85"/>
+      <c r="D41" s="85"/>
+      <c r="E41" s="85"/>
+      <c r="F41" s="86"/>
     </row>
     <row r="43" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="C43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="45">
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
     <mergeCell ref="D35:F35"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="D33:F33"/>
     <mergeCell ref="D34:F34"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A33:C33"/>
-    <mergeCell ref="A13:D13"/>
-[...27 lines deleted...]
-    <mergeCell ref="A24:C24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D43" r:id="rId1" xr:uid="{D4495717-F116-4DC2-A479-12BA6487F026}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;12v1.1</oddFooter>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>