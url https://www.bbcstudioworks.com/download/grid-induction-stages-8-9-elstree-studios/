--- v0 (2026-05-04)
+++ v1 (2026-06-23)
@@ -2316,91 +2316,51 @@
             </w:r>
             <w:r w:rsidRPr="006F5C31">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> any welding, powered cutting, burning, soldering or grinding tasks.</w:t>
             </w:r>
             <w:r w:rsidR="0000176C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="0000176C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Aspiration </w:t>
-[...39 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>An Aspiration smoke-detection system is fitted in the Stages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735140" w:rsidRPr="00E75A1D" w14:paraId="7C2007E7" w14:textId="77777777" w:rsidTr="00CD1A3A">
         <w:trPr>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2FE834AA" w14:textId="585809C0" w:rsidR="00735140" w:rsidRPr="00F5565D" w:rsidRDefault="00735140" w:rsidP="00735140">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2979,369 +2939,556 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10729" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="215F498C" w14:textId="631B8F48" w:rsidR="00735140" w:rsidRPr="003B1BD0" w:rsidRDefault="008401A4" w:rsidP="00735140">
+          <w:p w14:paraId="215F498C" w14:textId="665A7CF3" w:rsidR="00735140" w:rsidRPr="003B1BD0" w:rsidRDefault="008401A4" w:rsidP="00735140">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000601EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Emergency Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="000601EA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>First aid kit, defibrillator and eye wash are available as detailed in the Contractor Site Induction briefing.</w:t>
+              <w:t>First aid kit, defibrillator and eye wash are available as detailed in the Site Induction briefing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00735140" w:rsidRPr="00606343" w14:paraId="64E481C5" w14:textId="77777777" w:rsidTr="00B27906">
+      <w:tr w:rsidR="008111BD" w:rsidRPr="00E75A1D" w14:paraId="70D56185" w14:textId="77777777" w:rsidTr="00CD1A3A">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="612" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="764AF95C" w14:textId="2D000755" w:rsidR="008111BD" w:rsidRDefault="008111BD" w:rsidP="008111BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10729" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="354D4824" w14:textId="2905BF01" w:rsidR="008111BD" w:rsidRPr="000601EA" w:rsidRDefault="008111BD" w:rsidP="008111BD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Asbestos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2514">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ACMs) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is presumed to be present in the studio cavity walls.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2514">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No works that penetrate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2514">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">structure </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2514">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be carried out without </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2514">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Asbestos Permit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Any damage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or concerns </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>should be immediately reported to the Authorised Person or Security (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0208 324 2650</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5621">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008111BD" w:rsidRPr="00606343" w14:paraId="64E481C5" w14:textId="77777777" w:rsidTr="00B27906">
         <w:trPr>
           <w:trHeight w:val="136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAF588A" w14:textId="134C883E" w:rsidR="00735140" w:rsidRPr="00CD1A3A" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="5FAF588A" w14:textId="134C883E" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I have read and understood the above instructions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00735140" w:rsidRPr="00606343" w14:paraId="0B24B9FD" w14:textId="77777777" w:rsidTr="00A46516">
+      <w:tr w:rsidR="008111BD" w:rsidRPr="00606343" w14:paraId="0B24B9FD" w14:textId="77777777" w:rsidTr="00A46516">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2D534207" w14:textId="77777777" w:rsidR="00735140" w:rsidRPr="00CD1A3A" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="2D534207" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6E18C9C0" w14:textId="77777777" w:rsidR="00735140" w:rsidRPr="00CD1A3A" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="6E18C9C0" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4800C854" w14:textId="77777777" w:rsidR="00735140" w:rsidRPr="00CD1A3A" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="4800C854" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Print Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="611228D6" w14:textId="77777777" w:rsidR="00735140" w:rsidRPr="003B1BD0" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="611228D6" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="003B1BD0" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="10B59048" w14:textId="77777777" w:rsidR="00735140" w:rsidRPr="003B1BD0" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="10B59048" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="003B1BD0" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1BD0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206CDB45" w14:textId="77777777" w:rsidR="00735140" w:rsidRPr="00606343" w:rsidRDefault="00735140" w:rsidP="00735140">
+          <w:p w14:paraId="206CDB45" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="00606343" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46516" w:rsidRPr="00606343" w14:paraId="44400328" w14:textId="77777777" w:rsidTr="00A46516">
+      <w:tr w:rsidR="008111BD" w:rsidRPr="00606343" w14:paraId="44400328" w14:textId="77777777" w:rsidTr="008111BD">
         <w:trPr>
-          <w:trHeight w:val="286"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="50FD7AEA" w14:textId="33A990BD" w:rsidR="00A46516" w:rsidRPr="00CD1A3A" w:rsidRDefault="00A46516" w:rsidP="00CD1A3A">
+          <w:p w14:paraId="50FD7AEA" w14:textId="33A990BD" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Inducted by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276135CE" w14:textId="77777777" w:rsidR="00A46516" w:rsidRPr="00CD1A3A" w:rsidRDefault="00A46516" w:rsidP="00CD1A3A">
+          <w:p w14:paraId="276135CE" w14:textId="77777777" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6F84A2" w14:textId="71C8CF94" w:rsidR="00A46516" w:rsidRPr="00CD1A3A" w:rsidRDefault="00A46516" w:rsidP="00A46516">
+          <w:p w14:paraId="0F6F84A2" w14:textId="71C8CF94" w:rsidR="008111BD" w:rsidRPr="00CD1A3A" w:rsidRDefault="008111BD" w:rsidP="008111BD">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>INDUCTIONS ARE VALID FOR 2 YEARS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AFFE32C" w14:textId="77777777" w:rsidR="003F7238" w:rsidRPr="00606343" w:rsidRDefault="003F7238" w:rsidP="009C0865">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6775"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003F7238" w:rsidRPr="00606343" w:rsidSect="00735140">
+    <w:sectPr w:rsidR="003F7238" w:rsidRPr="00606343" w:rsidSect="008111BD">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="142" w:right="720" w:bottom="709" w:left="720" w:header="708" w:footer="227" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="720" w:bottom="142" w:left="720" w:header="708" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16CFB6E4" w14:textId="77777777" w:rsidR="00FB4EE8" w:rsidRDefault="00FB4EE8" w:rsidP="00E5180C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7FCB885F" w14:textId="77777777" w:rsidR="00FB4EE8" w:rsidRDefault="00FB4EE8" w:rsidP="00E5180C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -3406,113 +3553,100 @@
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62A08BBA" w14:textId="4EF88B71" w:rsidR="00E5180C" w:rsidRPr="001C071A" w:rsidRDefault="00345AD2" w:rsidP="00E5180C">
+  <w:p w14:paraId="441D5781" w14:textId="4AA4FE28" w:rsidR="00E5180C" w:rsidRPr="008111BD" w:rsidRDefault="00345AD2" w:rsidP="008111BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">GRID </w:t>
     </w:r>
     <w:r w:rsidR="001C071A">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">INDUCTION </w:t>
     </w:r>
     <w:r w:rsidR="0000176C">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ELSTREE STUDIOS STAGES 8 &amp; 9</w:t>
     </w:r>
     <w:r w:rsidR="0000176C">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                    </w:t>
     </w:r>
-    <w:r w:rsidR="00D212F3">
+    <w:r w:rsidR="008111BD">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Last Reviewed </w:t>
+      <w:t>v1.1 May 2026</w:t>
     </w:r>
-    <w:r w:rsidR="0000176C">
-[...11 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="611736AB" w14:textId="77777777" w:rsidR="00FB4EE8" w:rsidRDefault="00FB4EE8" w:rsidP="00E5180C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="58301368" w14:textId="77777777" w:rsidR="00FB4EE8" w:rsidRDefault="00FB4EE8" w:rsidP="00E5180C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3985,133 +4119,136 @@
     <w:rsid w:val="00692AD9"/>
     <w:rsid w:val="006C0417"/>
     <w:rsid w:val="006C51AA"/>
     <w:rsid w:val="006E75CD"/>
     <w:rsid w:val="006F5C31"/>
     <w:rsid w:val="007006BE"/>
     <w:rsid w:val="00702F11"/>
     <w:rsid w:val="00711383"/>
     <w:rsid w:val="007123A4"/>
     <w:rsid w:val="0071292E"/>
     <w:rsid w:val="00713651"/>
     <w:rsid w:val="007241EF"/>
     <w:rsid w:val="00735140"/>
     <w:rsid w:val="007414B3"/>
     <w:rsid w:val="007502C7"/>
     <w:rsid w:val="0075524F"/>
     <w:rsid w:val="00764ADA"/>
     <w:rsid w:val="00782543"/>
     <w:rsid w:val="00786809"/>
     <w:rsid w:val="0079200B"/>
     <w:rsid w:val="007950CE"/>
     <w:rsid w:val="00795EA7"/>
     <w:rsid w:val="007D0E9E"/>
     <w:rsid w:val="007E3C52"/>
     <w:rsid w:val="007F40F5"/>
+    <w:rsid w:val="008111BD"/>
     <w:rsid w:val="00821673"/>
     <w:rsid w:val="008401A4"/>
     <w:rsid w:val="0084737D"/>
     <w:rsid w:val="00871824"/>
     <w:rsid w:val="008C3F35"/>
     <w:rsid w:val="008D7C57"/>
     <w:rsid w:val="00901ED5"/>
     <w:rsid w:val="00911C68"/>
     <w:rsid w:val="00923B1D"/>
     <w:rsid w:val="009254D6"/>
     <w:rsid w:val="00933B8C"/>
     <w:rsid w:val="00935B32"/>
     <w:rsid w:val="00940D04"/>
     <w:rsid w:val="00954435"/>
     <w:rsid w:val="00971618"/>
     <w:rsid w:val="009A6B81"/>
     <w:rsid w:val="009B0B56"/>
     <w:rsid w:val="009C0865"/>
     <w:rsid w:val="009E371D"/>
     <w:rsid w:val="009E3DFA"/>
     <w:rsid w:val="009F6855"/>
     <w:rsid w:val="00A019FD"/>
     <w:rsid w:val="00A17D54"/>
     <w:rsid w:val="00A35382"/>
     <w:rsid w:val="00A46516"/>
     <w:rsid w:val="00A574D0"/>
     <w:rsid w:val="00A92BAB"/>
     <w:rsid w:val="00AA02BC"/>
     <w:rsid w:val="00AB00AF"/>
     <w:rsid w:val="00AD05B0"/>
     <w:rsid w:val="00AD3969"/>
     <w:rsid w:val="00B060D2"/>
     <w:rsid w:val="00B17311"/>
     <w:rsid w:val="00B25562"/>
     <w:rsid w:val="00B27906"/>
     <w:rsid w:val="00B3066C"/>
     <w:rsid w:val="00B350C9"/>
     <w:rsid w:val="00B366F9"/>
     <w:rsid w:val="00B44DF6"/>
     <w:rsid w:val="00B84C54"/>
     <w:rsid w:val="00B93236"/>
     <w:rsid w:val="00BB4BA0"/>
+    <w:rsid w:val="00BB5225"/>
     <w:rsid w:val="00BC16C3"/>
     <w:rsid w:val="00BC3F14"/>
     <w:rsid w:val="00BD399A"/>
     <w:rsid w:val="00BE274C"/>
     <w:rsid w:val="00BE4298"/>
     <w:rsid w:val="00BE609D"/>
     <w:rsid w:val="00C22C12"/>
     <w:rsid w:val="00C26B66"/>
     <w:rsid w:val="00C4007F"/>
     <w:rsid w:val="00C61081"/>
     <w:rsid w:val="00C824CA"/>
     <w:rsid w:val="00C97677"/>
     <w:rsid w:val="00CD1A3A"/>
     <w:rsid w:val="00CE3EA4"/>
     <w:rsid w:val="00D0264B"/>
     <w:rsid w:val="00D07C35"/>
     <w:rsid w:val="00D212F3"/>
     <w:rsid w:val="00D214F6"/>
     <w:rsid w:val="00D461E0"/>
     <w:rsid w:val="00D4670B"/>
     <w:rsid w:val="00D55A5A"/>
     <w:rsid w:val="00D55F1A"/>
     <w:rsid w:val="00D74A58"/>
     <w:rsid w:val="00DB1226"/>
     <w:rsid w:val="00DB50BE"/>
     <w:rsid w:val="00DB5ABF"/>
     <w:rsid w:val="00DB752D"/>
     <w:rsid w:val="00DD30DC"/>
     <w:rsid w:val="00DE278B"/>
     <w:rsid w:val="00DF13C9"/>
     <w:rsid w:val="00E04004"/>
     <w:rsid w:val="00E10BBC"/>
     <w:rsid w:val="00E12899"/>
     <w:rsid w:val="00E507A5"/>
     <w:rsid w:val="00E5180C"/>
     <w:rsid w:val="00E51D96"/>
     <w:rsid w:val="00E57A7F"/>
     <w:rsid w:val="00E709CD"/>
     <w:rsid w:val="00E71548"/>
     <w:rsid w:val="00E75A1D"/>
     <w:rsid w:val="00E76F37"/>
+    <w:rsid w:val="00E85EF7"/>
     <w:rsid w:val="00EA3C71"/>
     <w:rsid w:val="00EA4130"/>
     <w:rsid w:val="00EB688A"/>
     <w:rsid w:val="00EC3488"/>
     <w:rsid w:val="00ED09BA"/>
     <w:rsid w:val="00ED384E"/>
     <w:rsid w:val="00EF125D"/>
     <w:rsid w:val="00EF19F6"/>
     <w:rsid w:val="00EF67FC"/>
     <w:rsid w:val="00F04CE5"/>
     <w:rsid w:val="00F055D6"/>
     <w:rsid w:val="00F0772F"/>
     <w:rsid w:val="00F335F5"/>
     <w:rsid w:val="00F5565D"/>
     <w:rsid w:val="00F70804"/>
     <w:rsid w:val="00F96CC8"/>
     <w:rsid w:val="00F97B32"/>
     <w:rsid w:val="00FA14BC"/>
     <w:rsid w:val="00FB12BF"/>
     <w:rsid w:val="00FB4EE8"/>
     <w:rsid w:val="00FB5C86"/>
     <w:rsid w:val="00FE47DA"/>
     <w:rsid w:val="00FF225E"/>
     <w:rsid w:val="00FF2513"/>
     <w:rsid w:val="00FF4DE9"/>
@@ -5000,66 +5137,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{254BF55B-2C2C-4F99-87D5-F06B6803A394}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>684</Words>
-  <Characters>3903</Characters>
+  <Words>722</Words>
+  <Characters>4122</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4578</CharactersWithSpaces>
+  <CharactersWithSpaces>4835</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cornelius Du Plooy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>