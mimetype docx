--- v0 (2025-11-13)
+++ v1 (2026-11-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1970"/>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E084F" w14:paraId="30CF2EA9" w14:textId="77777777" w:rsidTr="00007236">
         <w:trPr>
           <w:trHeight w:val="963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
@@ -3246,204 +3246,204 @@
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75896CD1" w14:textId="77777777" w:rsidR="00DC0C12" w:rsidRPr="00C0035E" w:rsidRDefault="00DC0C12">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC0C12" w:rsidRPr="00C0035E" w:rsidSect="0047352E">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="849" w:bottom="993" w:left="993" w:header="708" w:footer="273" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F0B6ED6" w14:textId="77777777" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B" w:rsidP="00F17D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5BA4A703" w14:textId="77777777" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B" w:rsidP="00F17D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="1152"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F17D4B" w14:paraId="632158CF" w14:textId="77777777" w:rsidTr="006761DA">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5A039972" w14:textId="6907441B" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
             <w:t>Version</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1152" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="57228A52" w14:textId="68B4AE59" w:rsidR="00F17D4B" w:rsidRDefault="00DB5197">
+        <w:p w14:paraId="57228A52" w14:textId="0C4E56E7" w:rsidR="00F17D4B" w:rsidRDefault="00DB5197">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
             <w:t>1.</w:t>
           </w:r>
-          <w:r w:rsidR="00007236">
-            <w:t>2</w:t>
+          <w:r w:rsidR="00077A10">
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F17D4B" w14:paraId="003C93A8" w14:textId="77777777" w:rsidTr="006761DA">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1158E20E" w14:textId="353B8101" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
             <w:t>Date</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1152" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="19E4F94C" w14:textId="2BF5131B" w:rsidR="00F17D4B" w:rsidRDefault="00DB5197">
+        <w:p w14:paraId="19E4F94C" w14:textId="78B1F697" w:rsidR="00F17D4B" w:rsidRDefault="00077A10">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
-            <w:t>Nov 2023</w:t>
+            <w:t>Sep 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="46108578" w14:textId="63817054" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77BF2167" wp14:editId="35FD233D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2047875</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9900285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2696400" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -3481,76 +3481,76 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="10A7BD24" w14:textId="77777777" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B" w:rsidP="00F17D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5583B5E1" w14:textId="77777777" w:rsidR="00F17D4B" w:rsidRDefault="00F17D4B" w:rsidP="00F17D4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CE63E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F285C0E"/>
     <w:lvl w:ilvl="0" w:tplc="180C04E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3845,152 +3845,154 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1225481410">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1516921998">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1862812264">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="750275924">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="898636286">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="86536810">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17D4B"/>
     <w:rsid w:val="00007236"/>
     <w:rsid w:val="00013DFC"/>
+    <w:rsid w:val="00077A10"/>
     <w:rsid w:val="000949B4"/>
     <w:rsid w:val="000A6414"/>
     <w:rsid w:val="000E084F"/>
     <w:rsid w:val="00127DDD"/>
     <w:rsid w:val="001874FD"/>
     <w:rsid w:val="001D7C45"/>
     <w:rsid w:val="00305837"/>
     <w:rsid w:val="00315A6F"/>
     <w:rsid w:val="003D1C08"/>
     <w:rsid w:val="004051D2"/>
     <w:rsid w:val="00437567"/>
     <w:rsid w:val="0047352E"/>
     <w:rsid w:val="004951AA"/>
     <w:rsid w:val="004A333B"/>
     <w:rsid w:val="004A6F63"/>
     <w:rsid w:val="004E4AC6"/>
     <w:rsid w:val="006761DA"/>
     <w:rsid w:val="006E640E"/>
     <w:rsid w:val="00733D8E"/>
     <w:rsid w:val="00755FB8"/>
     <w:rsid w:val="007F4A71"/>
     <w:rsid w:val="00801F86"/>
     <w:rsid w:val="00886E8E"/>
     <w:rsid w:val="008C454F"/>
+    <w:rsid w:val="0092747F"/>
     <w:rsid w:val="009B769B"/>
     <w:rsid w:val="009E7185"/>
     <w:rsid w:val="00A0060C"/>
     <w:rsid w:val="00A3005F"/>
     <w:rsid w:val="00A37BFF"/>
     <w:rsid w:val="00A67BB6"/>
     <w:rsid w:val="00B31BE8"/>
     <w:rsid w:val="00BF0EAA"/>
     <w:rsid w:val="00C0035E"/>
     <w:rsid w:val="00C4483C"/>
     <w:rsid w:val="00D6536A"/>
     <w:rsid w:val="00DB5197"/>
     <w:rsid w:val="00DC0C12"/>
     <w:rsid w:val="00DC2ABD"/>
     <w:rsid w:val="00DD3708"/>
     <w:rsid w:val="00E26CD4"/>
     <w:rsid w:val="00EB4184"/>
     <w:rsid w:val="00F17D4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B4A8AD2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3D33190-F7E1-4460-B8B0-2B01BC2B463F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4532,204 +4534,217 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB5197"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0047352E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07E1E5A6-4CAE-4178-9259-62F65CBE163B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0008334D" w:rsidRDefault="0008334D">
           <w:r w:rsidRPr="00EB2C71">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0008334D"/>
     <w:rsid w:val="0008334D"/>
+    <w:rsid w:val="0092747F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5126,51 +5141,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0008334D"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5440,55 +5455,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A617523B74FB494794A0D20F3B29D228" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cd41cb95a1e9f49e669ee3480845e2ab">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ddac43f5-12f5-41fc-b0c5-f2278ef8d571" xmlns:ns4="a87161e8-d64e-4a92-a750-e33c52e39800" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a26324d86566febc60271e0e6d715d5" ns3:_="" ns4:_="">
     <xsd:import namespace="ddac43f5-12f5-41fc-b0c5-f2278ef8d571"/>
     <xsd:import namespace="a87161e8-d64e-4a92-a750-e33c52e39800"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5649,132 +5665,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ddac43f5-12f5-41fc-b0c5-f2278ef8d571" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93150DE4-2E18-4212-8A92-1717FAE5DD91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA7CC883-8C56-4723-B979-09BEBB4E4931}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9C32E6-132F-4D6B-A0EF-457186C901B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ddac43f5-12f5-41fc-b0c5-f2278ef8d571"/>
     <ds:schemaRef ds:uri="a87161e8-d64e-4a92-a750-e33c52e39800"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA7CC883-8C56-4723-B979-09BEBB4E4931}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93150DE4-2E18-4212-8A92-1717FAE5DD91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="ddac43f5-12f5-41fc-b0c5-f2278ef8d571"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a87161e8-d64e-4a92-a750-e33c52e39800"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>157</Words>
-  <Characters>897</Characters>
+  <Words>177</Words>
+  <Characters>877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1052</CharactersWithSpaces>
+  <CharactersWithSpaces>1044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clare Sillitto</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A617523B74FB494794A0D20F3B29D228</vt:lpwstr>