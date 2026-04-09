--- v0 (2025-12-10)
+++ v1 (2026-04-09)
@@ -1,5810 +1,6339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FAF2D43" w14:textId="37CD5152" w:rsidR="00A27328" w:rsidRDefault="005B2D1E">
+    <w:p w14:paraId="6FAF2D43" w14:textId="656AD6B5" w:rsidR="00A27328" w:rsidRDefault="005E1907">
       <w:bookmarkStart w:id="0" w:name="VeryTop"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70443252" wp14:editId="63AB1EC7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D78083E" wp14:editId="3E04D823">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>6118225</wp:posOffset>
+              <wp:posOffset>6276975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>71120</wp:posOffset>
+              <wp:posOffset>-438785</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="640080" cy="640080"/>
             <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="2" name="Picture 2" descr="A logo with blue and black text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="A logo with blue and black text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="640080" cy="640080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A27328">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S.W.L.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005E1907">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...912 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="5FF51EDF" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7A0CFFBB" w14:textId="77777777" w:rsidR="007004A1" w:rsidRDefault="007004A1" w:rsidP="007004A1"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11057" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1692"/>
+        <w:gridCol w:w="1994"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="3118"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002125A9" w14:paraId="409C8638" w14:textId="45907647" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="176FF293" w14:textId="130BB9D8" w:rsidR="005E1907" w:rsidRPr="005E1907" w:rsidRDefault="005E1907" w:rsidP="005E1907">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A331950" w14:textId="37F9DAFF" w:rsidR="002125A9" w:rsidRPr="005E1907" w:rsidRDefault="002125A9" w:rsidP="005E1907">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E4479">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>RESOURCE MANAGER'S RISK ASSESSMENT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52164933" w14:textId="14B9E3D4" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="74BC80A5" w14:textId="3C030757" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FD5E836" w14:textId="0D74FEC7" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35CFF5C6" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A04679" w14:textId="4CB50808" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Distribution Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3D57F7" w14:textId="5801E742" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Phone / Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="6276BB2C" w14:textId="5B6483E2" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EA04155" w14:textId="5C5EBDD5" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Episode Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5021A38D" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD13F50" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A24572F" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="0CD7E0CA" w14:textId="1F317700" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FF78263" w14:textId="67AA6E74" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55521663" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4931A8B5" w14:textId="105C4D8E" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Studio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1122124E" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7342D7" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47AEF512" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="6B13C28C" w14:textId="1DFC849D" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50D75F14" w14:textId="40180C44" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Studio Date(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716756DB" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247C1289" w14:textId="759B51B6" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Week(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46DFD8BA" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14AA79EA" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B78430A" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="1C3B7E8D" w14:textId="4FB0C5D3" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701B6C11" w14:textId="629A981E" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RX/TX Dates(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="670DC814" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C18381" w14:textId="5FCAB168" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Week(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18DEB658" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B9CDF9F" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BA21EC5" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="494FA558" w14:textId="77777777" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2816DD54" w14:textId="4A1610AB" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Location Address and Contact (if any):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1035A2CE" w14:textId="23BDFD90" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Resource Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B370A8" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F5C33C" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002125A9" w14:paraId="1C4E1718" w14:textId="77777777" w:rsidTr="002125A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302C9341" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3919F9BC" w14:textId="4AB554D4" w:rsidR="002125A9" w:rsidRPr="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002125A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Phone / Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="348E61F6" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5550EAD7" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="002125A9"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BD7BBED" w14:textId="77777777" w:rsidR="002125A9" w:rsidRDefault="002125A9" w:rsidP="007004A1"/>
+    <w:p w14:paraId="6DB2BB42" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="007004A1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-307" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3545"/>
+        <w:gridCol w:w="2978"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="6662"/>
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A27328" w14:paraId="0EB3A510" w14:textId="77777777" w:rsidTr="00B213C1">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="38D6B566" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11057" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59AE4C58" w14:textId="77777777" w:rsidR="00A27328" w:rsidRPr="008E4479" w:rsidRDefault="00A27328">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B9B161" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="008E4479" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00086D54">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>STUDIO AND LOCATION HAZARD CHECK-LIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="55299C51" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="2B8DD63A" w14:textId="77777777" w:rsidTr="0011746F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD0092B" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328" w:rsidP="001E1960">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1FF9D7C2" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>AREA OF HAZARD</w:t>
             </w:r>
-            <w:r w:rsidR="001E1960">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Tick if applicable. If other hazards are identified complete Risk Assessment on reverse side.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73FC6C7E" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="4ED6EED0" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35DB0E9E" w14:textId="7755A94C" w:rsidR="00A27328" w:rsidRPr="00086D54" w:rsidRDefault="00A27328" w:rsidP="00086D54">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+          <w:p w14:paraId="26948A64" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E6AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
-              <w:t>STANDARD CONTROL METHOD</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E1960" w:rsidRPr="001E6AB0">
+              <w:t>Tick if applicable, if not, complete Risk Assessment reverse side.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>All risk assessments</w:t>
+            </w:r>
             <w:r w:rsidRPr="001E6AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Tick if applicable, if not, complete Risk Assessment reverse side.</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> and further information found at </w:t>
             </w:r>
-            <w:r w:rsidR="00131F6C">
-[...7 lines deleted...]
-              <w:r w:rsidR="00131F6C" w:rsidRPr="00131F6C">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="003D395A">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
-[...4 lines deleted...]
-                  <w14:ligatures w14:val="standardContextual"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:color w:val="0070C0"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://bbcstudioworks.com/health-safety/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="44C5CFFD" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="2CF22E7A" w14:textId="77777777" w:rsidTr="0011746F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="385EBBB3" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6035E0" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FFC52B" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533BC096" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="001E6AB0" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>STANDARD CONTROL METHOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="36581CA6" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="004969CC" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4FE431" w14:textId="27292D7B" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004969CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Link to Risk Assessmen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6E2C" w14:paraId="47B25355" w14:textId="77777777" w:rsidTr="00B91BB1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61EDCFC4" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Power Supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-630788319"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="25538790" w14:textId="288A43F2" w:rsidR="00A27328" w:rsidRDefault="007852BD">
+              <w:p w14:paraId="7B487D0C" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1084685F" w14:textId="6D4AB5A1" w:rsidR="00A27328" w:rsidRPr="00B81CAD" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="26F23650" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="00B81CAD" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>Check the supply is appropriate for the Rig.</w:t>
-[...19 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Check the supply is appropriate for the Rig </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1982662347"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="42A4BBCF" w14:textId="6EF200DD" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="351A65C4" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50BEEDB7" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Safe-use-of-Electricity-in-Studios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="29432198" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="0A55BE6A" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C8E3F0" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="1F33B328" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Generator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="190183294"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7CDD75E1" w14:textId="024C6E02" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="1D6CBFC1" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57003724" w14:textId="7190DE32" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="700507C2" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>Specified by the</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Specified by the RM/ control exhaust emission </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1127288124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3E504A67" w14:textId="09E0E9B8" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="0C07839B" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17509AF7" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(To be provided by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>contractror</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="00C49611" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="7C250A21" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53EF9FF6" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="1676A354" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Lighting Stands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1323729494"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2AD885D2" w14:textId="21EB87DD" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="6064978B" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F92A0E1" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="0E169B06" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Lighting stands secured to prevent toppling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-11990531"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4732BE8A" w14:textId="39A1113B" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="1445DB65" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56FE7D98" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6063" w14:paraId="4E2F88DA" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="131DCB3D" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10BDCD2A" w14:textId="77777777" w:rsidR="004F6063" w:rsidRDefault="004F6063">
+          <w:p w14:paraId="340292FE" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Electrical Equipment/Fittings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="302964638"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5C748692" w14:textId="164CEAB5" w:rsidR="004F6063" w:rsidRDefault="007004A1" w:rsidP="004F6063">
+              <w:p w14:paraId="61CDEF9D" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D5B6ADC" w14:textId="78542FBC" w:rsidR="004F6063" w:rsidRPr="004E1D6E" w:rsidRDefault="004F6063">
+          <w:p w14:paraId="346E55F8" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="004E1D6E" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>To correct standards, tested and fitted by competent persons</w:t>
-[...19 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">To correct standards, tested and fitted by competent persons </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="465545557"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="371F7DF2" w14:textId="3FE75095" w:rsidR="004F6063" w:rsidRDefault="007004A1" w:rsidP="004F6063">
+              <w:p w14:paraId="07E4CF35" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FEDDBFF" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Safe-use-of-Electricity-in-Studios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="29AEC323" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="4407B86A" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A1E82B" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="790A918A" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Lighting Ladders/Rigs/False Grids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1180858729"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="2E546C59" w14:textId="0D844E7A" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="257E45AF" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CD6B0B" w14:textId="763D1702" w:rsidR="00A27328" w:rsidRPr="004F4416" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="78440970" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="004F4416" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Competent Specialist Riggers/Safety Harness</w:t>
             </w:r>
-            <w:r w:rsidR="00C54567">
-[...17 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="14355761"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1E908799" w14:textId="24C86C5F" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="652AF6BC" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C487D9D" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Use-of-Ladders-and-Steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56319" w14:paraId="16703549" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="41FF742E" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3080E54A" w14:textId="77777777" w:rsidR="00F56319" w:rsidRDefault="00F56319">
+          <w:p w14:paraId="773AA62D" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Working at Height</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            </w:rPr>
+            <w:id w:val="-959182004"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="20060D3A" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23362DBC" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70853998" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="00A30579" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00A30579">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Working-at-Height-Risk-Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6E2C" w14:paraId="3284E8CF" w14:textId="77777777" w:rsidTr="00B91BB1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0018DB36" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Grid Working in Studios/Film Stages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1976484611"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5BE91DF9" w14:textId="4F9FC8C7" w:rsidR="00F56319" w:rsidRDefault="007004A1" w:rsidP="00D26B1C">
+              <w:p w14:paraId="549E5991" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192FCE59" w14:textId="46D5EDFC" w:rsidR="00F56319" w:rsidRDefault="00F56319">
+          <w:p w14:paraId="59DEFD4C" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="004969CC" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>Competent Specialist Riggers/Safety Harness</w:t>
-[...46 lines deleted...]
-            </w:hyperlink>
+              <w:t>Competent Specialist Riggers/Safety Harness/Inducted Personnel Only</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-2044738857"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="16A6C214" w14:textId="07E31347" w:rsidR="00F56319" w:rsidRDefault="007004A1" w:rsidP="00D26B1C">
+              <w:p w14:paraId="5AA82A1E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0064B51E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Grid-Working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="68C473FA" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="3FA63D6E" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69B8F7F3" w14:textId="7FFE6F55" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="2FE42DC9" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>Scaffolds/Camera and Lighting</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Platforms</w:t>
+              <w:t>Scaffolds/Camera and Lighting Platforms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1237476220"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="780D1B96" w14:textId="73B3606A" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="5FBD3F0D" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E8426E" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="7A28B70D" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Approved Contractor/Competent Specialist Riggers/Safety Harness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-231388512"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4E493008" w14:textId="0EBF7378" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="07036C0E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29551227" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="00C14EDF" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(To be provided by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>contractror</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="3CE35212" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="44418D1C" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53A22C30" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="678F87F0" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Handling Camera Cranes/Dollies/Static Mountings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="504716719"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0F861CA2" w14:textId="2A5B9EF4" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="085F005F" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B9E641B" w14:textId="5FEDD15F" w:rsidR="00D22CCE" w:rsidRDefault="00A27328" w:rsidP="001F3AC2">
+          <w:p w14:paraId="3F9DEB7E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="003D395A" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Safe and Appropriate Method/Certified Lifting Gear</w:t>
             </w:r>
-          </w:p>
-[...54 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="2010171766"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4F1D94D3" w14:textId="12007344" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="28601658" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0945F215" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="002856F8" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="002856F8">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Cameras-and-Peds-Safe-Handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5B64C760" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-for-safe-use-of-Jibs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="0F44CD3D" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="0867043E" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77D05A32" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="21CF3FD8" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Moving Large Heavy Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-506216790"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0F213251" w14:textId="7940BD54" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="26D0FEB0" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07941489" w14:textId="554C3022" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="3AC768C6" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="003D395A" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appropriate Means for Handling Safely </w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+              <w:t>Appropriate Means for Handling Safely I.e. Forklift/Trolleys</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1993222756"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="191D2C9A" w14:textId="49CDEBF9" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="0F0B4EAC" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FD5CEB0" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Fork-Lift-Teddy-Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="4B474C9A" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="755FDE88" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D8266F7" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="731A6AE1" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">Water </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="960607640"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6EB4E858" w14:textId="7C12C240" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="578327F5" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA0C356" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B729234" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="2"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>Risk-Assessment-Water-as-a-prop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...38 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="1529BCC4" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="299ABF6C" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C3E5F72" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="79E8FB2B" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Materials for use in Scenery/Properties (Fire Risk)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="787628688"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3FE07241" w14:textId="76D3CC1B" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="79F892E2" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="208BF94A" w14:textId="2B014E18" w:rsidR="006E6C01" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="5027E874" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="003D395A" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire </w:t>
-[...64 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fire Retardant Materials to be used. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6C01">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Construction (Design and Management)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-929882297"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="26653EDF" w14:textId="20A64F01" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="260D89D3" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="706D3BC4" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Fire-Safety-Props-and-Scenery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="2361002D" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="3AADFD5E" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D3B772D" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="30AE5765" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Lasers/Strobes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1557285928"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6D580097" w14:textId="7B466B76" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="2B5B8A45" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D444F7" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7766B801" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="2"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
-                <w:t>Risk-Assessment-for-Lasers-in-Studios</w:t>
+                <w:t>Risk-Assessment-for-Lasers-in-studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...38 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="242F8DEF" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="2A15F4D8" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B509497" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="3FDDD47E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Non-Standard Audience Capacity or Rostra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-484088574"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3D614151" w14:textId="279C3EA2" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="3C2DBB58" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57139FCF" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="4178E314" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="003D395A" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Audience Services &amp; Local Authority</w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-900905004"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7A337C2C" w14:textId="69E9CEA0" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="55AC5460" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F2DC61C" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Arrangement-Audience-Seating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="314B24D7" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="2C5881C6" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F64DDAB" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="275EBFB0" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Restricted access/egress (e.g. narrow, uneven, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1598208437"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6B98CCC6" w14:textId="6028C01A" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="78EC85C5" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43AC4917" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="24D4D7AB" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="002856F8" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Fire Precautions Act/Workplace Regs. Safe access/egress for people with needs</w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-420183093"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4A476DC6" w14:textId="2B75A144" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="146293C4" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24CB751C" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Audience-Fire-Evacuation-Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="01C148CF" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="220380D1" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AD112C4" w14:textId="0E20E4B9" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="5A775129" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass in Scenery </w:t>
-[...5 lines deleted...]
-              <w:t>etc.</w:t>
+              <w:t>Glass in Scenery etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-984006370"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="31C9A7B2" w14:textId="3A213BCF" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="2E716FA2" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D4563E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CFD71CB" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="2"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>Policy-Glass-in-Studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...38 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="20500E92" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="5E0DA6ED" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F12E5FE" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="7B71A65E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Hazardous Substances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-884025221"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="430E3557" w14:textId="22A6E939" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="52085930" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="255255CA" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B1E792" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="2"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>CoSHH</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="2"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>-Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...38 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F56319" w14:paraId="293F96FD" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="62334D31" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A4BBDD9" w14:textId="77777777" w:rsidR="00F56319" w:rsidRDefault="00F56319">
+          <w:p w14:paraId="4CC9B899" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Smoke Effects/Snow Effects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-238327142"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="06BEFA43" w14:textId="6F350CD5" w:rsidR="00F56319" w:rsidRDefault="007004A1" w:rsidP="00D26B1C">
+              <w:p w14:paraId="71BBB200" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67939A4E" w14:textId="77777777" w:rsidR="00F56319" w:rsidRDefault="00F56319">
+          <w:p w14:paraId="48A8A3D5" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Competent Person/Approved List</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB88F36" w14:textId="5CA61DE2" w:rsidR="007B6421" w:rsidRPr="007B6421" w:rsidRDefault="00C70755" w:rsidP="007B6421">
-[...27 lines deleted...]
-          <w:p w14:paraId="4A4EADAA" w14:textId="0E5AFB77" w:rsidR="00F30EB6" w:rsidRPr="00F30EB6" w:rsidRDefault="00131F6C" w:rsidP="007B6421">
+          <w:p w14:paraId="08A209B5" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="00F30EB6" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t>Consult</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">permit </w:t>
+              <w:t>Local smoke isolation procedures in place</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1080831779"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="47692F12" w14:textId="0DB576C7" w:rsidR="00F56319" w:rsidRDefault="007004A1" w:rsidP="00D26B1C">
+              <w:p w14:paraId="4B5B2ABD" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0383612A" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="0078239A" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="0078239A">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-SFX-in-studios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="0E7E784A" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="41EB8198" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07902C66" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="65252ED5" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Practical Flame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1293105223"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4103F948" w14:textId="270A4DC6" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="5E82A002" w14:textId="51654A39" w:rsidR="002A6E2C" w:rsidRDefault="00CA4D3E" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="507F09C9" w14:textId="03FE505E" w:rsidR="00A27328" w:rsidRPr="008E4479" w:rsidRDefault="00C75D44">
+          <w:p w14:paraId="54414584" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="008E4479" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Hot works permit required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1212547538"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="34A73A90" w14:textId="176256CB" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="6714BC28" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21833741" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>(specific risk assessment to be carried out where necessary)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="7E25CBEE" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="1A4AAF42" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24D9576C" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="02D77AEA" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Gas (Mains or Compressed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="946351853"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="40FB87FA" w14:textId="3FEA5120" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="1F931C8E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C9C4F13" w14:textId="3F2B072D" w:rsidR="00A27328" w:rsidRPr="00563D2F" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="69BB3A3E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="00563D2F" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Main Gas = </w:t>
-[...5 lines deleted...]
-              <w:t>Gas Safe</w:t>
+              <w:t>Main Gas = Gas Safe Fitter; Compressed Gas Cylinders = Competent Person</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fitter; Compressed Gas Cylinders = </w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1627692390"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="639249CB" w14:textId="027F8215" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="4EB65861" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="446964BE" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Gas-Safety-mains-or-Compressed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="46435E30" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="0A9600A2" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B0D6BD7" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="3E322F79" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Revolves (Moving Parts/Entrapment)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1181435772"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1CEECCAF" w14:textId="0BC4020B" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="26540D26" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102F042F" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="01893CA1" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Designers Guidelines/Work Equipment Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1880466677"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="76C031CC" w14:textId="0BE18CC8" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="08E7AD74" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF60120" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="0078239A" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>(specific risk assessment to be carried out where necessary)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6063" w14:paraId="48AB4703" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="60B06A8D" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="427A5E81" w14:textId="77777777" w:rsidR="004F6063" w:rsidRDefault="004F6063">
+          <w:p w14:paraId="37A2F41C" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Heavy Flown Scenery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1001166084"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6B884736" w14:textId="0544D345" w:rsidR="004F6063" w:rsidRDefault="007004A1" w:rsidP="004F6063">
+              <w:p w14:paraId="017BA4ED" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6620E657" w14:textId="77777777" w:rsidR="004F6063" w:rsidRDefault="004F6063">
+          <w:p w14:paraId="7F72C7E6" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Designers Guidelines/Correct Hanging Points/Consult Structural Engineer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17317E09" w14:textId="1A194B89" w:rsidR="00B341FB" w:rsidRPr="00125178" w:rsidRDefault="00C70755" w:rsidP="00125178">
+          <w:p w14:paraId="716BBE69" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="00125178" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1121225007"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="60BCDE5C" w14:textId="3FF113FF" w:rsidR="004F6063" w:rsidRDefault="007004A1" w:rsidP="004F6063">
+              <w:p w14:paraId="4D74B143" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C13F91" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Grid-Working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="2E908EBB" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="18B8196B" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DD024E4" w14:textId="1CD93EEF" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="6AF48AFF" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>Machinery</w:t>
-[...5 lines deleted...]
-              <w:t>/MEWPs</w:t>
+              <w:t>Machinery/MEWPs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1814836700"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="652420C2" w14:textId="45B41900" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="4285486E" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36099BE7" w14:textId="65E92DBC" w:rsidR="00A27328" w:rsidRPr="009E06B4" w:rsidRDefault="00C70755">
+          <w:p w14:paraId="0E387E1A" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="009E06B4" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-191148979"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="29AEB633" w14:textId="4649C06B" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="284A72A1" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B1C5365" w14:textId="715F4D36" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Fork-Lift-Teddy-Trucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="00CA4D3E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-MEWPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="478898F2" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="002A6E2C" w14:paraId="2063ABAD" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC06B5B" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="69B3DB89" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Temporary Studios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-421957220"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="42E37094" w14:textId="5A79D508" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="33FA036B" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A62B49C" w14:textId="16C099DE" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="1961E1E3" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Competent Contractor/Flame </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Materials</w:t>
+              <w:t>Construction Competent Contractor/Flame Retardant Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1957979960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="27B78C28" w14:textId="0ABF9D19" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="5B2375EA" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A6F718A" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="002404F9" w:rsidRDefault="002A6E2C" w:rsidP="00B91BB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(To be provided by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>contractror</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="30BF0D46" w14:textId="77777777" w:rsidTr="00131F6C">
+    </w:tbl>
+    <w:p w14:paraId="7A87924F" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-307" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2978"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="3685"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0011746F" w14:paraId="3DB84832" w14:textId="77777777" w:rsidTr="0011746F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAAC0ED" w14:textId="15BC7956" w:rsidR="0011746F" w:rsidRPr="002404F9" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00086D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>STUDIO AND LOCATION HAZARD CHECK-LIST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011746F" w14:paraId="09ED4F58" w14:textId="77777777" w:rsidTr="0011746F">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5E606184" w14:textId="7AB200FB" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E324E6F" w14:textId="041C921F" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>etc.</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>AREA OF HAZARD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tick if applicable. If other hazards are identified complete Risk Assessment on reverse side.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF7D71C" w14:textId="571E51A7" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="737FD3CD" w14:textId="1F7BCADD" w:rsidR="0011746F" w:rsidRPr="002404F9" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tick if applicable, if not, complete Risk Assessment reverse side.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>All risk assessments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and further information found at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="003D395A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:color w:val="0070C0"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>https://bbcstudioworks.com/health-safety/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011746F" w14:paraId="70007299" w14:textId="77777777" w:rsidTr="0011746F">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="409C58F8" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490DF3C4" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="374D7F98" w14:textId="7A525205" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E6AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>STANDARD CONTROL METHOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3324B872" w14:textId="43217DF5" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C4B92B" w14:textId="7F6D8235" w:rsidR="0011746F" w:rsidRPr="002404F9" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004969CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Link to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004969CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Risk Assessmen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011746F" w14:paraId="4E4FD940" w14:textId="77777777" w:rsidTr="00B91BB1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDDF18" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Building Work etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1939897124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3289EA7B" w14:textId="2681328C" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="51246DFD" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FF54F3E" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="7D9C6DAE" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>PPE/Hard Hats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-971058561"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="30EDE035" w14:textId="60B1A387" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="7528A631" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="337C9AEA" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(To be provided by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>contractror</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3299" w14:paraId="35563534" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="0011746F" w14:paraId="49E8E206" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C6CFCDD" w14:textId="2ADBA3B7" w:rsidR="00DC3299" w:rsidRDefault="002B0584" w:rsidP="00DC3299">
+          <w:p w14:paraId="684E48B6" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Persons</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in the studio</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> in the studio </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>under</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the age of 18 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="-1040042142"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6C2D7A3B" w14:textId="7E354793" w:rsidR="00DC3299" w:rsidRDefault="007004A1" w:rsidP="00DC3299">
+              <w:p w14:paraId="1E484D81" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27B7225F" w14:textId="25EE8E04" w:rsidR="00245AAC" w:rsidRPr="00C75D44" w:rsidRDefault="00C70755" w:rsidP="00C75D44">
-[...5 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="56D20A1B" w14:textId="28E39971" w:rsidR="0011746F" w:rsidRPr="00C75D44" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adherence to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA4D3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>BBC Safeguarding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> policy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="1111010874"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="37AE5095" w14:textId="2C6A1C82" w:rsidR="00DC3299" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="52DA8925" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24CC3A64" w14:textId="3E805E51" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="00DB0B19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>BBC-Safeguarding-Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="45A9DAFE" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="0011746F" w14:paraId="0B9A740D" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2301C689" w14:textId="5F07E10A" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="0633D5E7" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Production Company in Studio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="847841294"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="162A3875" w14:textId="29EA7B19" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="0DA1AA9B" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06E27797" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+          <w:p w14:paraId="0E1AABD1" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Obtain Copies of all the necessary Risk Assessments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59901682" w14:textId="77777777" w:rsidR="00635092" w:rsidRDefault="00C70755" w:rsidP="00FE21DE">
+          <w:p w14:paraId="303E2A8C" w14:textId="77777777" w:rsidR="0011746F" w:rsidRPr="00FE21DE" w:rsidRDefault="0011746F" w:rsidP="0011746F">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="940114893"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="50396A25" w14:textId="11652F09" w:rsidR="00A27328" w:rsidRDefault="007004A1">
+              <w:p w14:paraId="5BF30A7C" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15E617C8" w14:textId="77777777" w:rsidR="0011746F" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Arrangement-Studio-Rules-for-Visiting-Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="372B1A3D" w14:textId="77777777" w:rsidR="0011746F" w:rsidRPr="00FC787B" w:rsidRDefault="0011746F" w:rsidP="0011746F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="00FC787B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Arrangement-Studio-Rules-for-Visiting-Productions-Kelvin-Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6063" w14:paraId="3AED1601" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="00CA4D3E" w14:paraId="6296CB2B" w14:textId="77777777" w:rsidTr="00B91BB1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20431C0A" w14:textId="77777777" w:rsidR="004F6063" w:rsidRDefault="004F6063">
+          <w:p w14:paraId="31FC79E4" w14:textId="541CEA21" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
+              <w:t>Lithium-ion Batteries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            </w:rPr>
+            <w:id w:val="1433633430"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="3DDCEEE1" w14:textId="744ECCED" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FC4F96A" w14:textId="0E18913E" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA4D3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Production Risk Assessment to cover Lithium Battery specific hazards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            </w:rPr>
+            <w:id w:val="-153231246"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="426" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="22A142E2" w14:textId="5F88B5CA" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16E42540" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRDefault="0040181E" w:rsidP="00CA4D3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="0563C1"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00DB0B19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Risk-Assessment-Lithium-Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1F8F96BE" w14:textId="5B37B64C" w:rsidR="0040181E" w:rsidRPr="00DB0B19" w:rsidRDefault="00DB0B19" w:rsidP="00CA4D3E">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00DB0B19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Studio-Rules-Production-Use-</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD575C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>of-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00DB0B19">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:kern w:val="2"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Lithium-Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA4D3E" w14:paraId="6F488095" w14:textId="77777777" w:rsidTr="00B91BB1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F62BAB0" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
               <w:t>Contractors working in Studio</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            </w:rPr>
+            <w:id w:val="1153025470"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="49A0D2F8" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49977656" w14:textId="77777777" w:rsidR="004F6063" w:rsidRDefault="004F6063" w:rsidP="004F6063">
-[...17 lines deleted...]
-          <w:p w14:paraId="52A39EC0" w14:textId="77777777" w:rsidR="004F6063" w:rsidRDefault="004F6063">
+          <w:p w14:paraId="39CA568D" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Obtain Copies of all the necessary Risk Assessments/Method Statements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             </w:rPr>
             <w:id w:val="721495710"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcW w:w="426" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-                  <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6A0E1FF6" w14:textId="6D652620" w:rsidR="004F6063" w:rsidRDefault="007004A1" w:rsidP="004F6063">
+              <w:p w14:paraId="22672CA0" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B27C1F3" w14:textId="77777777" w:rsidR="00CA4D3E" w:rsidRPr="004F4694" w:rsidRDefault="00CA4D3E" w:rsidP="00CA4D3E">
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(To be provided by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>contractror</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002404F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="347204F2" w14:textId="77777777" w:rsidR="005C04AC" w:rsidRPr="005C04AC" w:rsidRDefault="005C04AC" w:rsidP="005C04AC">
+    <w:p w14:paraId="1B579B2B" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="007004A1"/>
+    <w:p w14:paraId="15193978" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="007004A1"/>
+    <w:p w14:paraId="3BEC22DF" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="007004A1"/>
+    <w:p w14:paraId="1A18F169" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="007004A1"/>
+    <w:p w14:paraId="6643D11A" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRDefault="002A6E2C" w:rsidP="007004A1"/>
+    <w:p w14:paraId="347204F2" w14:textId="77777777" w:rsidR="002A6E2C" w:rsidRPr="007004A1" w:rsidRDefault="002A6E2C" w:rsidP="007004A1">
       <w:pPr>
-        <w:sectPr w:rsidR="005C04AC" w:rsidRPr="005C04AC" w:rsidSect="00564B9B">
-          <w:footerReference w:type="default" r:id="rId33"/>
+        <w:sectPr w:rsidR="002A6E2C" w:rsidRPr="007004A1" w:rsidSect="005E1907">
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
           <w:pgSz w:w="11909" w:h="16834"/>
-          <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="720" w:footer="78" w:gutter="0"/>
+          <w:pgMar w:top="851" w:right="720" w:bottom="284" w:left="720" w:header="295" w:footer="79" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="153496ED" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>RESOURCE MANAGER'S RISK ASSESSMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="16062" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="3413"/>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="1690"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1974"/>
         <w:gridCol w:w="2586"/>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="1286"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1832"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A27328" w14:paraId="08B004DE" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="8"/>
           <w:wAfter w:w="11335" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D8EC1DD" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
             <w:pPr>
               <w:shd w:val="solid" w:color="auto" w:fill="auto"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>When considering hazardous activities consider each stage of the production process,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27328" w14:paraId="73B35249" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="00A27328" w14:paraId="73B35249" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63B77A5C" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328" w:rsidP="00E905E6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>HAZARDOUS ACTIVITIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10DE00BA" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328" w:rsidP="00E905E6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>PEOPLE AT RISK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FCEA93A" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328" w:rsidP="00E905E6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Staff, Artists, Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4276" w:type="dxa"/>
+            <w:tcW w:w="4560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="263EDEC1" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328" w:rsidP="00E905E6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CONTROLS</w:t>
             </w:r>
@@ -5974,877 +6503,721 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0794E3C3" w14:textId="77777777" w:rsidR="00161718" w:rsidRDefault="00E905E6" w:rsidP="00161718">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E905E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>To be read in conjunction with Production and Contractor Risk Assessments</w:t>
             </w:r>
             <w:r w:rsidR="00BD4B23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and all relevant documents found at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-              <w:r w:rsidR="00161718" w:rsidRPr="00131F6C">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidR="00161718" w:rsidRPr="00161718">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                  <w14:ligatures w14:val="standardContextual"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                  <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://bbcstudioworks.com/health-safety/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4168A25F" w14:textId="723C1F97" w:rsidR="00232246" w:rsidRPr="00E905E6" w:rsidRDefault="00232246" w:rsidP="00E905E6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088252D" w14:paraId="01E7D101" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="0088252D" w14:paraId="01E7D101" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70920E67" w14:textId="6A995EA1" w:rsidR="0088252D" w:rsidRPr="00131F6C" w:rsidRDefault="0088252D" w:rsidP="0088252D">
+          <w:p w14:paraId="70920E67" w14:textId="53A957CD" w:rsidR="0088252D" w:rsidRDefault="0088252D" w:rsidP="0088252D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+                <w:color w:val="000080"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3F6B19" w14:textId="16B9A270" w:rsidR="0088252D" w:rsidRPr="00131F6C" w:rsidRDefault="0088252D" w:rsidP="00131F6C">
+          <w:p w14:paraId="2E3F6B19" w14:textId="570771E6" w:rsidR="0088252D" w:rsidRDefault="0088252D" w:rsidP="0088252D">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="4276" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000080"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FC644A" w14:textId="197E20B6" w:rsidR="0088252D" w:rsidRPr="00131F6C" w:rsidRDefault="0088252D" w:rsidP="00131F6C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="51FC644A" w14:textId="20B83CF6" w:rsidR="0088252D" w:rsidRPr="004174A0" w:rsidRDefault="0088252D" w:rsidP="0088252D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA04C4A" w14:textId="3DE51C5E" w:rsidR="0088252D" w:rsidRPr="00131F6C" w:rsidRDefault="0088252D" w:rsidP="0088252D">
+          <w:p w14:paraId="5AA04C4A" w14:textId="3944D550" w:rsidR="0088252D" w:rsidRDefault="0088252D" w:rsidP="0088252D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="529B91D1" w14:textId="683B16C3" w:rsidR="00131F6C" w:rsidRPr="00131F6C" w:rsidRDefault="00131F6C" w:rsidP="00131F6C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="529B91D1" w14:textId="28C8C546" w:rsidR="0088252D" w:rsidRDefault="0088252D" w:rsidP="0088252D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3535DE16" w14:textId="3DAE713D" w:rsidR="0088252D" w:rsidRPr="00131F6C" w:rsidRDefault="0088252D" w:rsidP="0088252D">
+          <w:p w14:paraId="3535DE16" w14:textId="010E9DCF" w:rsidR="0088252D" w:rsidRDefault="0088252D" w:rsidP="0088252D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E95BFB1" w14:textId="50934AEE" w:rsidR="0088252D" w:rsidRPr="00131F6C" w:rsidRDefault="0088252D" w:rsidP="0088252D">
+          <w:p w14:paraId="6E95BFB1" w14:textId="07AC88F4" w:rsidR="0088252D" w:rsidRDefault="0088252D" w:rsidP="0088252D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007852BD" w14:paraId="01017BED" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="00E4302F" w14:paraId="6AADF983" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1098"/>
+          <w:trHeight w:hRule="exact" w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6CE1F869" w14:textId="77777777" w:rsidR="007852BD" w:rsidRPr="00131F6C" w:rsidRDefault="007852BD" w:rsidP="0088252D">
+          </w:tcPr>
+          <w:p w14:paraId="7D6B309F" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-            <w:tcW w:w="4276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14353222" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D10B41" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A9B2B4" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E39610E" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4D42BC" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="5105E84F" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007852BD" w14:paraId="5C9FE97B" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="00E4302F" w14:paraId="29DA2E96" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1098"/>
+          <w:trHeight w:hRule="exact" w:val="1107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10903495" w14:textId="77777777" w:rsidR="007852BD" w:rsidRPr="00131F6C" w:rsidRDefault="007852BD" w:rsidP="0088252D">
+          </w:tcPr>
+          <w:p w14:paraId="2F49F620" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00BA7963">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+                <w:color w:val="000080"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-            <w:tcW w:w="4276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4373F3CE" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="525CF8EE" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C6AD28" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EDCA8D" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="48802FBB" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B3EEB9" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007852BD" w14:paraId="04A3440A" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="00E4302F" w14:paraId="08B37555" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1098"/>
+          <w:trHeight w:hRule="exact" w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6809EF8A" w14:textId="77777777" w:rsidR="007852BD" w:rsidRPr="00131F6C" w:rsidRDefault="007852BD" w:rsidP="0088252D">
+          </w:tcPr>
+          <w:p w14:paraId="323A023D" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60375FB1" w14:textId="77777777" w:rsidR="007852BD" w:rsidRPr="00131F6C" w:rsidRDefault="007852BD" w:rsidP="00131F6C">
+          </w:tcPr>
+          <w:p w14:paraId="7674BE84" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
             <w:pPr>
               <w:spacing w:before="120"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="4276" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BDBE6B" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="453F0170" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D26F530" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A99018F" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADDC3F5" w14:textId="77777777" w:rsidR="00E4302F" w:rsidRDefault="00E4302F" w:rsidP="00E4302F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007852BD" w14:paraId="05E760D0" w14:textId="77777777" w:rsidTr="00131F6C">
-[...147 lines deleted...]
-      <w:tr w:rsidR="00BF63DA" w:rsidRPr="00A54F3B" w14:paraId="0BD75531" w14:textId="77777777" w:rsidTr="00131F6C">
+      <w:tr w:rsidR="00BF63DA" w:rsidRPr="00A54F3B" w14:paraId="0BD75531" w14:textId="77777777" w:rsidTr="0088252D">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="1838" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BEBDAEF" w14:textId="77777777" w:rsidR="00BF63DA" w:rsidRPr="00A54F3B" w:rsidRDefault="00BF63DA" w:rsidP="00BF63DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5256" w:type="dxa"/>
+            <w:tcW w:w="4972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="423AC8CF" w14:textId="77777777" w:rsidR="00BF63DA" w:rsidRPr="00A54F3B" w:rsidRDefault="00BF63DA" w:rsidP="00BF63DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1690" w:type="dxa"/>
+            <w:tcW w:w="1974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="643679B3" w14:textId="77777777" w:rsidR="00BF63DA" w:rsidRPr="00A54F3B" w:rsidRDefault="00BF63DA" w:rsidP="00BF63DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
@@ -6859,111 +7232,69 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18E7B354" w14:textId="77777777" w:rsidR="00BF63DA" w:rsidRPr="00A54F3B" w:rsidRDefault="00BF63DA" w:rsidP="00BF63DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EEBEAB4" w14:textId="77777777" w:rsidR="00A27328" w:rsidRDefault="00A27328">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="VERYEND"/>
+      <w:bookmarkStart w:id="1" w:name="VERYEND"/>
     </w:p>
-    <w:p w14:paraId="2AB3CBEB" w14:textId="64984DF9" w:rsidR="00A27328" w:rsidRDefault="00A27328">
+    <w:p w14:paraId="2AB3CBEB" w14:textId="64984DF9" w:rsidR="00A27328" w:rsidRPr="00666E11" w:rsidRDefault="00A27328">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t>S.W.L.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="57355272" w14:textId="77777777" w:rsidR="00C70755" w:rsidRDefault="00C70755">
-[...41 lines deleted...]
-    <w:sectPr w:rsidR="00C70755" w:rsidRPr="00C70755">
+    <w:sectPr w:rsidR="00A27328" w:rsidRPr="00666E11">
       <w:pgSz w:w="16834" w:h="11909" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="576" w:bottom="720" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="08611887" w14:textId="77777777" w:rsidR="00734DE5" w:rsidRDefault="00734DE5" w:rsidP="00564B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="05536300" w14:textId="77777777" w:rsidR="00734DE5" w:rsidRDefault="00734DE5" w:rsidP="00564B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -6977,122 +7308,118 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="394792961"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="60F38C29" w14:textId="45E1D16D" w:rsidR="00564B9B" w:rsidRDefault="00564B9B" w:rsidP="005C04AC">
+          <w:p w14:paraId="60F38C29" w14:textId="2F1FCC8E" w:rsidR="00564B9B" w:rsidRDefault="00564B9B" w:rsidP="007004A1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
               <w:ind w:firstLine="3600"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -7159,321 +7486,418 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007004A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="007004A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Version 5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C28F2">
+              <w:t xml:space="preserve">Version </w:t>
+            </w:r>
+            <w:r w:rsidR="002856F8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="397E6434" w14:textId="77777777" w:rsidR="00564B9B" w:rsidRDefault="00564B9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16502434" w14:textId="77777777" w:rsidR="00734DE5" w:rsidRDefault="00734DE5" w:rsidP="00564B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0B5BA84F" w14:textId="77777777" w:rsidR="00734DE5" w:rsidRDefault="00734DE5" w:rsidP="00564B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A74FB3C" w14:textId="3B4631EF" w:rsidR="005E1907" w:rsidRDefault="005E1907">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EF67BF0" wp14:editId="08E39AE9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>9484995</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-355600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="640080" cy="640080"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1065593007" name="Picture 1065593007" descr="A logo with blue and black text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1065593007" name="Picture 1065593007" descr="A logo with blue and black text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="640080" cy="640080"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E4302F"/>
     <w:rsid w:val="00010AA1"/>
     <w:rsid w:val="00040A97"/>
     <w:rsid w:val="00067556"/>
     <w:rsid w:val="0007093A"/>
     <w:rsid w:val="00086D54"/>
     <w:rsid w:val="001016CC"/>
+    <w:rsid w:val="0011746F"/>
     <w:rsid w:val="00125178"/>
     <w:rsid w:val="001318AF"/>
-    <w:rsid w:val="00131F6C"/>
     <w:rsid w:val="0015747A"/>
     <w:rsid w:val="00161718"/>
     <w:rsid w:val="001640DE"/>
     <w:rsid w:val="00180830"/>
+    <w:rsid w:val="001B27E8"/>
     <w:rsid w:val="001E1960"/>
     <w:rsid w:val="001E6AB0"/>
     <w:rsid w:val="001F1549"/>
     <w:rsid w:val="001F3AC2"/>
+    <w:rsid w:val="002125A9"/>
     <w:rsid w:val="0023099B"/>
     <w:rsid w:val="00231C5B"/>
     <w:rsid w:val="00232246"/>
+    <w:rsid w:val="002404F9"/>
     <w:rsid w:val="00245AAC"/>
+    <w:rsid w:val="002856F8"/>
+    <w:rsid w:val="002A6E2C"/>
     <w:rsid w:val="002B0584"/>
-    <w:rsid w:val="002F3939"/>
+    <w:rsid w:val="002C2567"/>
     <w:rsid w:val="002F5ABA"/>
-    <w:rsid w:val="00301EB3"/>
+    <w:rsid w:val="00311003"/>
     <w:rsid w:val="003138D5"/>
     <w:rsid w:val="003338B6"/>
+    <w:rsid w:val="00333CD4"/>
+    <w:rsid w:val="00377E52"/>
     <w:rsid w:val="00385E58"/>
     <w:rsid w:val="003926F5"/>
     <w:rsid w:val="003C165E"/>
+    <w:rsid w:val="003D395A"/>
     <w:rsid w:val="003D437E"/>
     <w:rsid w:val="003F739A"/>
+    <w:rsid w:val="0040181E"/>
     <w:rsid w:val="004174A0"/>
     <w:rsid w:val="004414F9"/>
     <w:rsid w:val="00447BBA"/>
     <w:rsid w:val="00454014"/>
     <w:rsid w:val="00465E2E"/>
     <w:rsid w:val="004933E9"/>
+    <w:rsid w:val="004969CC"/>
     <w:rsid w:val="004B72F1"/>
     <w:rsid w:val="004D1414"/>
     <w:rsid w:val="004D6212"/>
     <w:rsid w:val="004E1D6E"/>
     <w:rsid w:val="004F4416"/>
+    <w:rsid w:val="004F4694"/>
     <w:rsid w:val="004F6063"/>
     <w:rsid w:val="0051320C"/>
     <w:rsid w:val="0052006E"/>
     <w:rsid w:val="0053291F"/>
     <w:rsid w:val="00563D2F"/>
     <w:rsid w:val="00564B9B"/>
     <w:rsid w:val="00566D7F"/>
     <w:rsid w:val="00587383"/>
     <w:rsid w:val="005B2D1E"/>
-    <w:rsid w:val="005C04AC"/>
     <w:rsid w:val="005E0B61"/>
+    <w:rsid w:val="005E1907"/>
+    <w:rsid w:val="005E3A2C"/>
+    <w:rsid w:val="0062670C"/>
     <w:rsid w:val="00635092"/>
     <w:rsid w:val="0065746A"/>
     <w:rsid w:val="00666E11"/>
     <w:rsid w:val="0069226D"/>
     <w:rsid w:val="00694BF6"/>
-    <w:rsid w:val="006C28F2"/>
+    <w:rsid w:val="006D1295"/>
+    <w:rsid w:val="006D2D09"/>
     <w:rsid w:val="006E234D"/>
     <w:rsid w:val="006E6647"/>
     <w:rsid w:val="006E6C01"/>
     <w:rsid w:val="006F37F2"/>
     <w:rsid w:val="007004A1"/>
     <w:rsid w:val="0070414D"/>
     <w:rsid w:val="0070746B"/>
     <w:rsid w:val="00716D7D"/>
     <w:rsid w:val="007201BF"/>
     <w:rsid w:val="00734DE5"/>
     <w:rsid w:val="00743078"/>
     <w:rsid w:val="007446F5"/>
     <w:rsid w:val="00746BDC"/>
     <w:rsid w:val="00747F90"/>
     <w:rsid w:val="007559CE"/>
     <w:rsid w:val="00780276"/>
-    <w:rsid w:val="007852BD"/>
+    <w:rsid w:val="0078239A"/>
     <w:rsid w:val="007A739E"/>
     <w:rsid w:val="007B6421"/>
     <w:rsid w:val="007E1AE6"/>
     <w:rsid w:val="007E3D67"/>
-    <w:rsid w:val="007F44FF"/>
     <w:rsid w:val="007F75AC"/>
     <w:rsid w:val="008315CF"/>
+    <w:rsid w:val="0086243B"/>
     <w:rsid w:val="00867BCD"/>
     <w:rsid w:val="0088252D"/>
     <w:rsid w:val="008A6455"/>
     <w:rsid w:val="008C7685"/>
     <w:rsid w:val="008E4479"/>
     <w:rsid w:val="00915F48"/>
     <w:rsid w:val="0092655F"/>
     <w:rsid w:val="009269DD"/>
     <w:rsid w:val="009847C1"/>
     <w:rsid w:val="009866C5"/>
     <w:rsid w:val="009A226B"/>
     <w:rsid w:val="009B703A"/>
     <w:rsid w:val="009C7259"/>
     <w:rsid w:val="009E06B4"/>
     <w:rsid w:val="00A05F4C"/>
     <w:rsid w:val="00A06829"/>
     <w:rsid w:val="00A14A62"/>
     <w:rsid w:val="00A239CD"/>
     <w:rsid w:val="00A27328"/>
+    <w:rsid w:val="00A30579"/>
     <w:rsid w:val="00A54F3B"/>
     <w:rsid w:val="00A66E6E"/>
+    <w:rsid w:val="00A80741"/>
     <w:rsid w:val="00A84394"/>
+    <w:rsid w:val="00A950B5"/>
     <w:rsid w:val="00AD24CF"/>
     <w:rsid w:val="00B213C1"/>
     <w:rsid w:val="00B2336B"/>
     <w:rsid w:val="00B2347B"/>
     <w:rsid w:val="00B31F32"/>
     <w:rsid w:val="00B341FB"/>
     <w:rsid w:val="00B369E2"/>
     <w:rsid w:val="00B81CAD"/>
     <w:rsid w:val="00BA7963"/>
     <w:rsid w:val="00BC7007"/>
     <w:rsid w:val="00BD4B23"/>
     <w:rsid w:val="00BF0232"/>
-    <w:rsid w:val="00BF0DD0"/>
     <w:rsid w:val="00BF4C78"/>
     <w:rsid w:val="00BF63DA"/>
+    <w:rsid w:val="00C14EDF"/>
     <w:rsid w:val="00C20014"/>
     <w:rsid w:val="00C35864"/>
     <w:rsid w:val="00C4656E"/>
     <w:rsid w:val="00C54567"/>
-    <w:rsid w:val="00C70755"/>
     <w:rsid w:val="00C75D44"/>
-    <w:rsid w:val="00CA7F72"/>
+    <w:rsid w:val="00C93627"/>
+    <w:rsid w:val="00CA4D3E"/>
     <w:rsid w:val="00CD1A35"/>
     <w:rsid w:val="00CE34D5"/>
     <w:rsid w:val="00CF6955"/>
     <w:rsid w:val="00D124DD"/>
+    <w:rsid w:val="00D15401"/>
     <w:rsid w:val="00D22CCE"/>
     <w:rsid w:val="00D26B1C"/>
     <w:rsid w:val="00D3076F"/>
-    <w:rsid w:val="00D41BC1"/>
     <w:rsid w:val="00D43DBF"/>
     <w:rsid w:val="00D61D94"/>
     <w:rsid w:val="00D95D7D"/>
+    <w:rsid w:val="00DA0BB3"/>
     <w:rsid w:val="00DA1030"/>
+    <w:rsid w:val="00DB0B19"/>
     <w:rsid w:val="00DC3299"/>
-    <w:rsid w:val="00DF4483"/>
+    <w:rsid w:val="00DD575C"/>
     <w:rsid w:val="00DF5980"/>
     <w:rsid w:val="00E01CEF"/>
     <w:rsid w:val="00E0325C"/>
     <w:rsid w:val="00E05416"/>
     <w:rsid w:val="00E4302F"/>
     <w:rsid w:val="00E47EAE"/>
     <w:rsid w:val="00E716C5"/>
     <w:rsid w:val="00E905E6"/>
     <w:rsid w:val="00ED03D8"/>
     <w:rsid w:val="00ED45A3"/>
-    <w:rsid w:val="00EF576C"/>
     <w:rsid w:val="00F12F16"/>
     <w:rsid w:val="00F30EB6"/>
     <w:rsid w:val="00F31D90"/>
     <w:rsid w:val="00F44AF5"/>
     <w:rsid w:val="00F47D37"/>
     <w:rsid w:val="00F56319"/>
     <w:rsid w:val="00F8784C"/>
     <w:rsid w:val="00F93B28"/>
     <w:rsid w:val="00FB1671"/>
     <w:rsid w:val="00FB74AD"/>
+    <w:rsid w:val="00FC787B"/>
+    <w:rsid w:val="00FD6663"/>
     <w:rsid w:val="00FE21DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="542F1AEA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C2A14AE9-F818-4756-AAAC-98BADC29227A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="CG Times (WN)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (WN)" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -7889,55 +8313,70 @@
     <w:rsid w:val="00564B9B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00564B9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70755"/>
+    <w:rsid w:val="002856F8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="002125A9"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41027716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="100106173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8596,51 +9035,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2140031057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/use-of-ladders-and-steps-risk-assessment/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-water-as-a-prop/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/gas-safety-mains-or-compressed-risk-assessment/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/arrangement-audience-seating/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbcstudioworks.com/health-safety/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/safe-use-of-electricity-in-studios-risk-assessment/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/fork-lift-teddy-trucks-risk-assessment/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-sfx-in-studios/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-safe-use-of-jibs/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-lasers-in-studios/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-genies-or-scissor-lifts/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/safe-use-of-electricity-in-studios-risk-assessment/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/coshh-procedure/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/studio-rules-for-visiting-productions-kelvin-hall/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-cameras-and-peds-safe-handling/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/glass-in-studio-policy/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/fork-lift-teddy-trucks-risk-assessment/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbcstudioworks.com/health-safety/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/fire-safety-props-and-scenery/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/studio-rules-for-visiting-productions/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/grid-working/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/audience-fire-evacuation-procedures/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/grid-working/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/child-protection-policy/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthandsafety@bbcstudioworks.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/safe-use-of-electricity-in-studios-risk-assessment/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-safe-use-of-jibs/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/coshh-procedure/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/fire-safety-props-and-scenery/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/studio-rules-for-visiting-productions/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/grid-working/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-water-as-a-prop/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/grid-working/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbcstudioworks.com/health-safety/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/audience-fire-evacuation-procedures/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbcstudioworks.com/health-safety/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/studio-rules-for-production-use-of-lithium-ion-batteries/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbcstudioworks.com/health-safety/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/working-at-height-risk-assessment/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/arrangement-audience-seating/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/gas-safety-mains-or-compressed-risk-assessment/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-lithium-ion-batteries/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/fork-lift-teddy-trucks-risk-assessment/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-mewps/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/use-of-ladders-and-steps-risk-assessment/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-lasers-in-studios/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-sfx-in-studios/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/fork-lift-teddy-trucks-risk-assessment/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/studio-rules-for-visiting-productions-kelvin-hall/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/safe-use-of-electricity-in-studios-risk-assessment/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/risk-assessment-cameras-and-peds-safe-handling/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbcstudioworks.com/download/glass-in-studio-policy/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/safeguarding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\harlej20\Application%20Data\Microsoft\Templates\RM%20Risk%20assessment.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8910,63 +9353,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA2E543FF64D4B459821493607D23D80" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f671f365df4ac32b05492df78fe0112">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bffde1fe-d4fd-4ff4-805a-af72ad14dbed" xmlns:ns4="fb4b687a-afa5-432b-875e-46150ea076cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b90eba0f7f3f4ed174b493471ffb3b48" ns3:_="" ns4:_="">
     <xsd:import namespace="bffde1fe-d4fd-4ff4-805a-af72ad14dbed"/>
     <xsd:import namespace="fb4b687a-afa5-432b-875e-46150ea076cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
@@ -9148,116 +9595,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5230F9A8-6DF2-4F09-82BD-CF786F4CFD2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B21F0BD8-2803-49BE-966B-29460CEC7F8C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B21F0BD8-2803-49BE-966B-29460CEC7F8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5230F9A8-6DF2-4F09-82BD-CF786F4CFD2D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAE2BB8-2D9F-43AA-AE45-CBC7F7AA5A77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bffde1fe-d4fd-4ff4-805a-af72ad14dbed"/>
     <ds:schemaRef ds:uri="fb4b687a-afa5-432b-875e-46150ea076cd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B14C1A-8EA5-4B30-88D5-F6BED7052679}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>RM Risk assessment</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5836</Characters>
+  <Pages>3</Pages>
+  <Words>570</Words>
+  <Characters>6812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SRM Risk assessment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6285</CharactersWithSpaces>
+  <CharactersWithSpaces>7368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2490487</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://bbcsw.1stoptionsafety.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>